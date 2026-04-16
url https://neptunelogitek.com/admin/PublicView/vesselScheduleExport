--- v6 (2026-03-24)
+++ v7 (2026-04-16)
@@ -12,233 +12,188 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Vessel Name</t>
   </si>
   <si>
     <t>Voyage Number</t>
   </si>
   <si>
     <t>Port</t>
   </si>
   <si>
     <t>Cut Off Date</t>
   </si>
   <si>
     <t>Date of Arrival</t>
   </si>
   <si>
     <t>Date of Departure</t>
   </si>
   <si>
     <t>VARADA</t>
   </si>
   <si>
+    <t>MUNDRA</t>
+  </si>
+  <si>
+    <t>15-04-2026</t>
+  </si>
+  <si>
+    <t>18-04-2026</t>
+  </si>
+  <si>
+    <t>19-04-2026</t>
+  </si>
+  <si>
     <t>MANGALORE</t>
   </si>
   <si>
-    <t>22-03-2026</t>
-[...2 lines deleted...]
-    <t>23-03-2026</t>
+    <t>20-04-2026</t>
+  </si>
+  <si>
+    <t>21-04-2026</t>
+  </si>
+  <si>
+    <t>COCHIN</t>
+  </si>
+  <si>
+    <t>22-04-2026</t>
+  </si>
+  <si>
+    <t>23-04-2026</t>
   </si>
   <si>
     <t>KATUPALLI</t>
   </si>
   <si>
-    <t>30-03-2026</t>
-[...11 lines deleted...]
-    <t>25-03-2026</t>
+    <t>28-04-2026</t>
+  </si>
+  <si>
+    <t>29-04-2026</t>
+  </si>
+  <si>
+    <t>VIZAG</t>
+  </si>
+  <si>
+    <t>30-04-2026</t>
+  </si>
+  <si>
+    <t>01-05-2026</t>
+  </si>
+  <si>
+    <t>BRAHMAPUTRA</t>
+  </si>
+  <si>
+    <t>CHENNAI</t>
+  </si>
+  <si>
+    <t>24-04-2026</t>
+  </si>
+  <si>
+    <t>25-04-2026</t>
+  </si>
+  <si>
+    <t>KANDLA</t>
+  </si>
+  <si>
+    <t>13-04-2026</t>
+  </si>
+  <si>
+    <t>17-04-2026</t>
+  </si>
+  <si>
+    <t>TUTICORIN</t>
   </si>
   <si>
     <t>ANAND</t>
   </si>
   <si>
-    <t>01-04-2026</t>
-[...28 lines deleted...]
-  <si>
     <t>NEYYAR</t>
   </si>
   <si>
-    <t>20-04-2026</t>
-[...2 lines deleted...]
-    <t>21-04-2026</t>
+    <t>16-04-2026</t>
   </si>
   <si>
     <t>14-04-2026</t>
   </si>
   <si>
-    <t>15-04-2026</t>
-[...13 lines deleted...]
-  <si>
     <t>EXPRESS</t>
   </si>
   <si>
-    <t>26-03-2026</t>
-[...14 lines deleted...]
-    <t>06-04-2026</t>
+    <t>26-04-2022</t>
   </si>
   <si>
     <t>BHARAT</t>
   </si>
   <si>
-    <t>05-04-2026</t>
-[...10 lines deleted...]
-  <si>
     <t>KRISHNA</t>
   </si>
   <si>
-    <t>VIZAG</t>
-[...2 lines deleted...]
-    <t>MOGRAL</t>
+    <t>27-04-2026</t>
+  </si>
+  <si>
+    <t>26-04-2026</t>
   </si>
   <si>
     <t>VISAKHAPATNAM</t>
   </si>
   <si>
-    <t>07-03-2026</t>
-[...2 lines deleted...]
-    <t>21-03-2026</t>
+    <t>PIPAVAV</t>
   </si>
   <si>
     <t>SSLMUMBAI</t>
   </si>
   <si>
-    <t>24-06-2026</t>
-[...4 lines deleted...]
-  <si>
     <t>MUMBAI</t>
   </si>
   <si>
     <t>SSLGUJARAT</t>
-  </si>
-[...4 lines deleted...]
-    <t>MANALI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -559,1062 +514,760 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F54"/>
+  <dimension ref="A1:F38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
-      <c r="D2"/>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
       <c r="E2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D3"/>
       <c r="E3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D4"/>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="B5">
-        <v>39</v>
+        <v>85</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="D5"/>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="B6">
-        <v>39</v>
+        <v>85</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="D6"/>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F6" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="B7">
-        <v>40</v>
+        <v>935</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="D7"/>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="B8">
-        <v>40</v>
+        <v>935</v>
       </c>
       <c r="C8" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="D8"/>
+        <v>27</v>
+      </c>
+      <c r="D8" t="s">
+        <v>28</v>
+      </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="F8" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="B9">
-        <v>40</v>
+        <v>935</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F9" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10">
+        <v>2</v>
+      </c>
+      <c r="C10" t="s">
         <v>27</v>
       </c>
-      <c r="B10">
-[...5 lines deleted...]
-      <c r="D10"/>
+      <c r="D10" t="s">
+        <v>28</v>
+      </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B11">
-        <v>69</v>
+        <v>2</v>
       </c>
       <c r="C11" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="F11" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B12">
-        <v>69</v>
+        <v>2</v>
       </c>
       <c r="C12" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="D12"/>
       <c r="E12" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="F12" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="B13">
         <v>69</v>
       </c>
       <c r="C13" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D13"/>
       <c r="E13" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="B14">
         <v>69</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="D14"/>
       <c r="E14" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="F14" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="B15">
-        <v>32</v>
+        <v>69</v>
       </c>
       <c r="C15" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D15"/>
       <c r="E15" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F15" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B16">
-        <v>32</v>
+        <v>1</v>
       </c>
       <c r="C16" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D16"/>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="F16" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B17">
-        <v>33</v>
+        <v>1</v>
       </c>
       <c r="C17" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+      <c r="D17"/>
       <c r="E17" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F17" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18">
+        <v>2</v>
+      </c>
+      <c r="C18" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" t="s">
         <v>36</v>
       </c>
-      <c r="B18">
-[...5 lines deleted...]
-      <c r="D18"/>
       <c r="E18" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="F18" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B19">
-        <v>33</v>
+        <v>2</v>
       </c>
       <c r="C19" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="D19" t="s">
+        <v>14</v>
+      </c>
+      <c r="D19"/>
+      <c r="E19" t="s">
+        <v>13</v>
+      </c>
+      <c r="F19" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B20">
-        <v>34</v>
+        <v>2</v>
       </c>
       <c r="C20" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="D20"/>
+        <v>27</v>
+      </c>
+      <c r="D20" t="s">
+        <v>33</v>
+      </c>
       <c r="E20" t="s">
-        <v>41</v>
+        <v>9</v>
       </c>
       <c r="F20" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B21">
-        <v>34</v>
+        <v>194</v>
       </c>
       <c r="C21" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D21"/>
       <c r="E21" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="F21" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B22">
-        <v>34</v>
+        <v>98</v>
       </c>
       <c r="C22" t="s">
+        <v>30</v>
+      </c>
+      <c r="D22"/>
+      <c r="E22" t="s">
+        <v>39</v>
+      </c>
+      <c r="F22" t="s">
         <v>18</v>
-      </c>
-[...7 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="B23">
-        <v>193</v>
+        <v>98</v>
       </c>
       <c r="C23" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="D23"/>
       <c r="E23" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="F23" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="B24">
-        <v>193</v>
+        <v>98</v>
       </c>
       <c r="C24" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="D24"/>
+        <v>27</v>
+      </c>
+      <c r="D24" t="s">
+        <v>33</v>
+      </c>
       <c r="E24" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B25">
-        <v>194</v>
+        <v>236</v>
       </c>
       <c r="C25" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D25"/>
       <c r="E25" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F25" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B26">
-        <v>194</v>
+        <v>237</v>
       </c>
       <c r="C26" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="D26" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E26" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F26" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B27">
-        <v>194</v>
+        <v>237</v>
       </c>
       <c r="C27" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="D27"/>
       <c r="E27" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="F27" t="s">
-        <v>47</v>
+        <v>19</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="B28">
-        <v>97</v>
+        <v>237</v>
       </c>
       <c r="C28" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+      <c r="D28"/>
       <c r="E28" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F28" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="B29">
-        <v>97</v>
+        <v>237</v>
       </c>
       <c r="C29" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="D29"/>
+        <v>42</v>
+      </c>
+      <c r="D29" t="s">
+        <v>25</v>
+      </c>
       <c r="E29" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="F29" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B30">
-        <v>97</v>
+        <v>217</v>
       </c>
       <c r="C30" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="D30"/>
       <c r="E30" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="F30" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="B31">
-        <v>107</v>
+        <v>218</v>
       </c>
       <c r="C31" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="D31" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E31" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F31" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="B32">
-        <v>107</v>
+        <v>218</v>
       </c>
       <c r="C32" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D32"/>
       <c r="E32" t="s">
+        <v>26</v>
+      </c>
+      <c r="F32" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="B33">
-        <v>107</v>
+        <v>218</v>
       </c>
       <c r="C33" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="D33"/>
       <c r="E33" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F33" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="B34">
-        <v>107</v>
+        <v>218</v>
       </c>
       <c r="C34" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D34"/>
       <c r="E34" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F34" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="B35">
-        <v>234</v>
+        <v>2605</v>
       </c>
       <c r="C35" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="D35"/>
       <c r="E35" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="F35" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="B36">
-        <v>235</v>
+        <v>2605</v>
       </c>
       <c r="C36" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="D36"/>
       <c r="E36" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F36" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="B37">
-        <v>235</v>
+        <v>199</v>
       </c>
       <c r="C37" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D37"/>
       <c r="E37" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F37" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="B38">
-        <v>216</v>
+        <v>199</v>
       </c>
       <c r="C38" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D38"/>
       <c r="E38" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>39</v>
-[...85 lines deleted...]
-      <c r="C43" t="s">
         <v>13</v>
-      </c>
-[...211 lines deleted...]
-        <v>35</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">