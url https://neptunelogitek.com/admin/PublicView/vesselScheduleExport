--- v7 (2026-04-16)
+++ v8 (2026-05-09)
@@ -12,188 +12,239 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Vessel Name</t>
   </si>
   <si>
     <t>Voyage Number</t>
   </si>
   <si>
     <t>Port</t>
   </si>
   <si>
     <t>Cut Off Date</t>
   </si>
   <si>
     <t>Date of Arrival</t>
   </si>
   <si>
     <t>Date of Departure</t>
   </si>
   <si>
     <t>VARADA</t>
   </si>
   <si>
+    <t>MANGALORE</t>
+  </si>
+  <si>
+    <t>17-05-2026</t>
+  </si>
+  <si>
+    <t>18-05-2026</t>
+  </si>
+  <si>
+    <t>VIZAG</t>
+  </si>
+  <si>
+    <t>27-05-2026</t>
+  </si>
+  <si>
+    <t>28-05-2026</t>
+  </si>
+  <si>
+    <t>KATUPALLI</t>
+  </si>
+  <si>
+    <t>25-05-2026</t>
+  </si>
+  <si>
+    <t>26-05-2026</t>
+  </si>
+  <si>
+    <t>COCHIN</t>
+  </si>
+  <si>
+    <t>19-05-2026</t>
+  </si>
+  <si>
+    <t>20-05-2026</t>
+  </si>
+  <si>
     <t>MUNDRA</t>
   </si>
   <si>
-    <t>15-04-2026</t>
-[...44 lines deleted...]
-    <t>BRAHMAPUTRA</t>
+    <t>14-05-2026</t>
+  </si>
+  <si>
+    <t>15-05-2026</t>
+  </si>
+  <si>
+    <t>ANAND</t>
+  </si>
+  <si>
+    <t>26-04-2022</t>
+  </si>
+  <si>
+    <t>11-05-2026</t>
+  </si>
+  <si>
+    <t>12-05-2026</t>
+  </si>
+  <si>
+    <t>09-05-2026</t>
+  </si>
+  <si>
+    <t>10-05-2026</t>
+  </si>
+  <si>
+    <t>KANDLA</t>
+  </si>
+  <si>
+    <t>06-05-2022</t>
+  </si>
+  <si>
+    <t>TUTICORIN</t>
+  </si>
+  <si>
+    <t>NEYYAR</t>
+  </si>
+  <si>
+    <t>21-05-2026</t>
+  </si>
+  <si>
+    <t>22-05-2026</t>
+  </si>
+  <si>
+    <t>13-05-2026</t>
+  </si>
+  <si>
+    <t>EXPRESS</t>
+  </si>
+  <si>
+    <t>24-04-2026</t>
+  </si>
+  <si>
+    <t>08-05-2026</t>
+  </si>
+  <si>
+    <t>07-05-2022</t>
+  </si>
+  <si>
+    <t>21-05-2022</t>
+  </si>
+  <si>
+    <t>19-05-2022</t>
+  </si>
+  <si>
+    <t>BHARAT</t>
   </si>
   <si>
     <t>CHENNAI</t>
   </si>
   <si>
-    <t>24-04-2026</t>
+    <t>29-05-2026</t>
+  </si>
+  <si>
+    <t>KRISHNA</t>
+  </si>
+  <si>
+    <t>16-04-2026</t>
+  </si>
+  <si>
+    <t>06-05-2026</t>
+  </si>
+  <si>
+    <t>07-05-2026</t>
+  </si>
+  <si>
+    <t>PIPAVAV</t>
+  </si>
+  <si>
+    <t>MOGRAL</t>
+  </si>
+  <si>
+    <t>01-06-2026</t>
+  </si>
+  <si>
+    <t>02-06-2026</t>
+  </si>
+  <si>
+    <t>03-06-2026</t>
+  </si>
+  <si>
+    <t>05-06-2026</t>
+  </si>
+  <si>
+    <t>VISAKHAPATNAM</t>
+  </si>
+  <si>
+    <t>SSLMUMBAI</t>
+  </si>
+  <si>
+    <t>02-05-2026</t>
+  </si>
+  <si>
+    <t>03-05-2026</t>
+  </si>
+  <si>
+    <t>MUMBAI</t>
+  </si>
+  <si>
+    <t>23-05-2026</t>
+  </si>
+  <si>
+    <t>SSLGUJARAT</t>
   </si>
   <si>
     <t>25-04-2026</t>
   </si>
   <si>
-    <t>KANDLA</t>
-[...53 lines deleted...]
-    <t>SSLGUJARAT</t>
+    <t>16-05-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -514,760 +565,998 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F38"/>
+  <dimension ref="A1:F50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="D2"/>
+      <c r="E2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C3" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D3"/>
       <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D4"/>
       <c r="E4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D5"/>
       <c r="E5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F5" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" t="s">
         <v>20</v>
       </c>
-      <c r="D6"/>
       <c r="E6" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7">
+        <v>3</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
         <v>23</v>
       </c>
-      <c r="B7">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="E7" t="s">
         <v>24</v>
       </c>
-      <c r="D7"/>
-      <c r="E7" t="s">
+      <c r="F7" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B8">
-        <v>935</v>
+        <v>3</v>
       </c>
       <c r="C8" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8"/>
+      <c r="E8" t="s">
+        <v>26</v>
+      </c>
+      <c r="F8" t="s">
         <v>27</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B9">
-        <v>935</v>
+        <v>4</v>
       </c>
       <c r="C9" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="D9"/>
+        <v>28</v>
+      </c>
+      <c r="D9" t="s">
+        <v>20</v>
+      </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="B10">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F10" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="B11">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C11" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="F11" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12">
-        <v>2</v>
+        <v>70</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="D12"/>
       <c r="E12" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F12" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B13">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C13" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D13"/>
       <c r="E13" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B14">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C14" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D14"/>
       <c r="E14" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B15">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C15" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D15"/>
       <c r="E15" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="F15" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C16" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="D16"/>
+        <v>28</v>
+      </c>
+      <c r="D16" t="s">
+        <v>36</v>
+      </c>
       <c r="E16" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="F16" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>35</v>
       </c>
       <c r="B17">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C17" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="D17"/>
+        <v>28</v>
+      </c>
+      <c r="D17" t="s">
+        <v>37</v>
+      </c>
       <c r="E17" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="F17" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>35</v>
       </c>
       <c r="B18">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C18" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D18" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E18" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="F18" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>35</v>
       </c>
       <c r="B19">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C19" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D19"/>
       <c r="E19" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="F19" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>35</v>
       </c>
       <c r="B20">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C20" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="D20" t="s">
+        <v>39</v>
+      </c>
+      <c r="E20" t="s">
+        <v>32</v>
+      </c>
+      <c r="F20" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B21">
-        <v>194</v>
+        <v>4</v>
       </c>
       <c r="C21" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="D21"/>
+        <v>28</v>
+      </c>
+      <c r="D21" t="s">
+        <v>8</v>
+      </c>
       <c r="E21" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="F21" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B22">
-        <v>98</v>
+        <v>4</v>
       </c>
       <c r="C22" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="D22"/>
+        <v>7</v>
+      </c>
+      <c r="D22" t="s">
+        <v>40</v>
+      </c>
       <c r="E22" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="F22" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B23">
-        <v>98</v>
+        <v>195</v>
       </c>
       <c r="C23" t="s">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="D23"/>
       <c r="E23" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F23" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B24">
-        <v>98</v>
+        <v>196</v>
       </c>
       <c r="C24" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="D24"/>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>41</v>
       </c>
       <c r="B25">
-        <v>236</v>
+        <v>196</v>
       </c>
       <c r="C25" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="D25"/>
+        <v>28</v>
+      </c>
+      <c r="D25" t="s">
+        <v>32</v>
+      </c>
       <c r="E25" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F25" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B26">
-        <v>237</v>
+        <v>99</v>
       </c>
       <c r="C26" t="s">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="D26" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E26" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
       <c r="F26" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B27">
-        <v>237</v>
+        <v>100</v>
       </c>
       <c r="C27" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="D27"/>
       <c r="E27" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="F27" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B28">
-        <v>237</v>
+        <v>100</v>
       </c>
       <c r="C28" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="D28"/>
+        <v>48</v>
+      </c>
+      <c r="D28" t="s">
+        <v>37</v>
+      </c>
       <c r="E28" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="F28" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B29">
-        <v>237</v>
+        <v>100</v>
       </c>
       <c r="C29" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="D29"/>
       <c r="E29" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="F29" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B30">
-        <v>217</v>
+        <v>100</v>
       </c>
       <c r="C30" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="D30"/>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="B31">
-        <v>218</v>
+        <v>108</v>
       </c>
       <c r="C31" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="D31"/>
       <c r="E31" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="F31" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="B32">
-        <v>218</v>
+        <v>108</v>
       </c>
       <c r="C32" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="D32"/>
       <c r="E32" t="s">
         <v>26</v>
       </c>
       <c r="F32" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="B33">
-        <v>218</v>
+        <v>109</v>
       </c>
       <c r="C33" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="D33"/>
+        <v>19</v>
+      </c>
+      <c r="D33" t="s">
+        <v>18</v>
+      </c>
       <c r="E33" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F33" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="B34">
-        <v>218</v>
+        <v>109</v>
       </c>
       <c r="C34" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D34"/>
       <c r="E34" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="F34" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="B35">
-        <v>2605</v>
+        <v>109</v>
       </c>
       <c r="C35" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D35"/>
       <c r="E35" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="F35" t="s">
-        <v>9</v>
+        <v>51</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="B36">
-        <v>2605</v>
+        <v>109</v>
       </c>
       <c r="C36" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D36"/>
       <c r="E36" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="F36" t="s">
-        <v>12</v>
+        <v>53</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="B37">
-        <v>199</v>
+        <v>238</v>
       </c>
       <c r="C37" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="D37"/>
       <c r="E37" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F37" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="B38">
-        <v>199</v>
+        <v>238</v>
       </c>
       <c r="C38" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="D38"/>
+        <v>48</v>
+      </c>
+      <c r="D38" t="s">
+        <v>20</v>
+      </c>
       <c r="E38" t="s">
+        <v>20</v>
+      </c>
+      <c r="F38" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" t="s">
+        <v>54</v>
+      </c>
+      <c r="B39">
+        <v>238</v>
+      </c>
+      <c r="C39" t="s">
+        <v>16</v>
+      </c>
+      <c r="D39"/>
+      <c r="E39" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" t="s">
+        <v>54</v>
+      </c>
+      <c r="B40">
+        <v>238</v>
+      </c>
+      <c r="C40" t="s">
+        <v>28</v>
+      </c>
+      <c r="D40" t="s">
+        <v>25</v>
+      </c>
+      <c r="E40" t="s">
+        <v>25</v>
+      </c>
+      <c r="F40" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" t="s">
+        <v>55</v>
+      </c>
+      <c r="B41">
+        <v>218</v>
+      </c>
+      <c r="C41" t="s">
+        <v>19</v>
+      </c>
+      <c r="D41"/>
+      <c r="E41" t="s">
+        <v>56</v>
+      </c>
+      <c r="F41" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B42">
+        <v>219</v>
+      </c>
+      <c r="C42" t="s">
+        <v>7</v>
+      </c>
+      <c r="D42"/>
+      <c r="E42" t="s">
+        <v>24</v>
+      </c>
+      <c r="F42" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" t="s">
+        <v>58</v>
+      </c>
+      <c r="B43">
+        <v>2607</v>
+      </c>
+      <c r="C43" t="s">
+        <v>28</v>
+      </c>
+      <c r="D43" t="s">
+        <v>18</v>
+      </c>
+      <c r="E43" t="s">
+        <v>18</v>
+      </c>
+      <c r="F43" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" t="s">
+        <v>58</v>
+      </c>
+      <c r="B44">
+        <v>2607</v>
+      </c>
+      <c r="C44" t="s">
+        <v>48</v>
+      </c>
+      <c r="D44" t="s">
+        <v>33</v>
+      </c>
+      <c r="E44" t="s">
+        <v>33</v>
+      </c>
+      <c r="F44" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" t="s">
+        <v>58</v>
+      </c>
+      <c r="B45">
+        <v>2607</v>
+      </c>
+      <c r="C45" t="s">
+        <v>16</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45" t="s">
+        <v>15</v>
+      </c>
+      <c r="F45" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" t="s">
+        <v>58</v>
+      </c>
+      <c r="B46">
+        <v>2607</v>
+      </c>
+      <c r="C46" t="s">
+        <v>30</v>
+      </c>
+      <c r="D46"/>
+      <c r="E46" t="s">
         <v>12</v>
       </c>
-      <c r="F38" t="s">
-        <v>13</v>
+      <c r="F46" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" t="s">
+        <v>60</v>
+      </c>
+      <c r="B47">
+        <v>200</v>
+      </c>
+      <c r="C47" t="s">
+        <v>19</v>
+      </c>
+      <c r="D47" t="s">
+        <v>61</v>
+      </c>
+      <c r="E47" t="s">
+        <v>26</v>
+      </c>
+      <c r="F47" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48" t="s">
+        <v>60</v>
+      </c>
+      <c r="B48">
+        <v>201</v>
+      </c>
+      <c r="C48" t="s">
+        <v>19</v>
+      </c>
+      <c r="D48" t="s">
+        <v>37</v>
+      </c>
+      <c r="E48" t="s">
+        <v>26</v>
+      </c>
+      <c r="F48" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49" t="s">
+        <v>60</v>
+      </c>
+      <c r="B49">
+        <v>201</v>
+      </c>
+      <c r="C49" t="s">
+        <v>16</v>
+      </c>
+      <c r="D49"/>
+      <c r="E49" t="s">
+        <v>62</v>
+      </c>
+      <c r="F49" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50" t="s">
+        <v>60</v>
+      </c>
+      <c r="B50">
+        <v>201</v>
+      </c>
+      <c r="C50" t="s">
+        <v>7</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" t="s">
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">