--- v8 (2026-05-09)
+++ v9 (2026-05-29)
@@ -12,239 +12,215 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Vessel Name</t>
   </si>
   <si>
     <t>Voyage Number</t>
   </si>
   <si>
     <t>Port</t>
   </si>
   <si>
     <t>Cut Off Date</t>
   </si>
   <si>
     <t>Date of Arrival</t>
   </si>
   <si>
     <t>Date of Departure</t>
   </si>
   <si>
-    <t>VARADA</t>
+    <t>ANAND</t>
+  </si>
+  <si>
+    <t>TUTICORIN</t>
+  </si>
+  <si>
+    <t>24-05-2026</t>
+  </si>
+  <si>
+    <t>25-05-2026</t>
+  </si>
+  <si>
+    <t>KANDLA</t>
+  </si>
+  <si>
+    <t>14-05-2026</t>
+  </si>
+  <si>
+    <t>26-05-2026</t>
+  </si>
+  <si>
+    <t>27-05-2026</t>
+  </si>
+  <si>
+    <t>28-05-2026</t>
+  </si>
+  <si>
+    <t>COCHIN</t>
+  </si>
+  <si>
+    <t>31-05-2026</t>
+  </si>
+  <si>
+    <t>01-06-2026</t>
+  </si>
+  <si>
+    <t>02-06-2026</t>
+  </si>
+  <si>
+    <t>03-06-2026</t>
+  </si>
+  <si>
+    <t>EXPRESS</t>
+  </si>
+  <si>
+    <t>30-05-2026</t>
   </si>
   <si>
     <t>MANGALORE</t>
   </si>
   <si>
-    <t>17-05-2026</t>
-[...2 lines deleted...]
-    <t>18-05-2026</t>
+    <t>01-06-2022</t>
+  </si>
+  <si>
+    <t>04-06-2026</t>
+  </si>
+  <si>
+    <t>BHARAT</t>
+  </si>
+  <si>
+    <t>CHENNAI</t>
+  </si>
+  <si>
+    <t>KRISHNA</t>
+  </si>
+  <si>
+    <t>13-06-2026</t>
+  </si>
+  <si>
+    <t>05-06-2026</t>
+  </si>
+  <si>
+    <t>09-06-2026</t>
+  </si>
+  <si>
+    <t>10-06-2026</t>
+  </si>
+  <si>
+    <t>MOGRAL</t>
   </si>
   <si>
     <t>VIZAG</t>
   </si>
   <si>
-    <t>27-05-2026</t>
-[...4 lines deleted...]
-  <si>
     <t>KATUPALLI</t>
   </si>
   <si>
-    <t>25-05-2026</t>
-[...11 lines deleted...]
-    <t>20-05-2026</t>
+    <t>VISAKHAPATNAM</t>
+  </si>
+  <si>
+    <t>PIPAVAV</t>
+  </si>
+  <si>
+    <t>06-06-2026</t>
+  </si>
+  <si>
+    <t>29-05-2026</t>
+  </si>
+  <si>
+    <t>SSLMUMBAI</t>
   </si>
   <si>
     <t>MUNDRA</t>
   </si>
   <si>
-    <t>14-05-2026</t>
-[...106 lines deleted...]
-  <si>
     <t>02-05-2026</t>
   </si>
   <si>
-    <t>03-05-2026</t>
-[...2 lines deleted...]
-    <t>MUMBAI</t>
+    <t>SSLGUJARAT</t>
+  </si>
+  <si>
+    <t>15-06-2026</t>
+  </si>
+  <si>
+    <t>16-06-2026</t>
+  </si>
+  <si>
+    <t>14-06-2026</t>
+  </si>
+  <si>
+    <t>07-06-2026</t>
+  </si>
+  <si>
+    <t>SABARIMALAI</t>
+  </si>
+  <si>
+    <t>KAVERI</t>
+  </si>
+  <si>
+    <t>17-06-2026</t>
+  </si>
+  <si>
+    <t>11-06-2026</t>
+  </si>
+  <si>
+    <t>MAHI</t>
+  </si>
+  <si>
+    <t>08-06-2026</t>
+  </si>
+  <si>
+    <t>MANALI</t>
   </si>
   <si>
     <t>23-05-2026</t>
-  </si>
-[...7 lines deleted...]
-    <t>16-05-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -565,998 +541,864 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F50"/>
+  <dimension ref="A1:F43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2"/>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
-      <c r="D3"/>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
       <c r="E3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="D4"/>
+        <v>10</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
       <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D5"/>
       <c r="E5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F5" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="C6" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6"/>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
         <v>19</v>
-      </c>
-[...7 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B7">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" t="s">
+        <v>21</v>
+      </c>
+      <c r="F7" t="s">
         <v>16</v>
-      </c>
-[...7 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8">
+        <v>5</v>
+      </c>
+      <c r="C8" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="F8" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B9">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C9" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F9" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B10">
-        <v>4</v>
+        <v>196</v>
       </c>
       <c r="C10" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="D10"/>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="F10" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="B11">
-        <v>4</v>
+        <v>101</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="F11" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B12">
-        <v>70</v>
+        <v>101</v>
       </c>
       <c r="C12" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="D12"/>
+        <v>10</v>
+      </c>
+      <c r="D12" t="s">
+        <v>24</v>
+      </c>
       <c r="E12" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="F12" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B13">
-        <v>70</v>
+        <v>101</v>
       </c>
       <c r="C13" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="D13"/>
       <c r="E13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="F13" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B14">
-        <v>70</v>
+        <v>109</v>
       </c>
       <c r="C14" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="D14"/>
       <c r="E14" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F14" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B15">
-        <v>70</v>
+        <v>109</v>
       </c>
       <c r="C15" t="s">
-        <v>7</v>
+        <v>34</v>
       </c>
       <c r="D15"/>
       <c r="E15" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="F15" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16">
-        <v>2</v>
+        <v>238</v>
       </c>
       <c r="C16" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="D16" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E16" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="F16" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>35</v>
       </c>
       <c r="B17">
-        <v>3</v>
+        <v>238</v>
       </c>
       <c r="C17" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="D17" t="s">
+        <v>7</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F17" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>35</v>
       </c>
       <c r="B18">
-        <v>3</v>
+        <v>238</v>
       </c>
       <c r="C18" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="D18"/>
       <c r="E18" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F18" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>35</v>
       </c>
       <c r="B19">
-        <v>3</v>
+        <v>238</v>
       </c>
       <c r="C19" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="D19"/>
+        <v>10</v>
+      </c>
+      <c r="D19" t="s">
+        <v>14</v>
+      </c>
       <c r="E19" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="F19" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="B20">
-        <v>4</v>
+        <v>219</v>
       </c>
       <c r="C20" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="D20" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E20" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="F20" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="B21">
-        <v>4</v>
+        <v>220</v>
       </c>
       <c r="C21" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="E21" t="s">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="F21" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="B22">
-        <v>4</v>
+        <v>220</v>
       </c>
       <c r="C22" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="D22"/>
       <c r="E22" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="F22" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B23">
-        <v>195</v>
+        <v>220</v>
       </c>
       <c r="C23" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D23"/>
       <c r="E23" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F23" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B24">
-        <v>196</v>
+        <v>220</v>
       </c>
       <c r="C24" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="D24"/>
+        <v>40</v>
+      </c>
+      <c r="D24" t="s">
+        <v>13</v>
+      </c>
       <c r="E24" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F24" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B25">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="C25" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="D25"/>
       <c r="E25" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="F25" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B26">
-        <v>99</v>
+        <v>202</v>
       </c>
       <c r="C26" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="D26"/>
       <c r="E26" t="s">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="F26" t="s">
-        <v>47</v>
+        <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B27">
-        <v>100</v>
+        <v>203</v>
       </c>
       <c r="C27" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="D27"/>
       <c r="E27" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="F27" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B28">
-        <v>100</v>
+        <v>203</v>
       </c>
       <c r="C28" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="D28"/>
       <c r="E28" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="F28" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B29">
-        <v>100</v>
+        <v>203</v>
       </c>
       <c r="C29" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="D29"/>
+        <v>40</v>
+      </c>
+      <c r="D29" t="s">
+        <v>37</v>
+      </c>
       <c r="E29" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="F29" t="s">
-        <v>20</v>
+        <v>46</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B30">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="C30" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="D30"/>
+        <v>10</v>
+      </c>
+      <c r="D30" t="s">
+        <v>24</v>
+      </c>
       <c r="E30" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="F30" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B31">
-        <v>108</v>
+        <v>200</v>
       </c>
       <c r="C31" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D31"/>
       <c r="E31" t="s">
-        <v>47</v>
+        <v>30</v>
       </c>
       <c r="F31" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B32">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="C32" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D32"/>
       <c r="E32" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="F32" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B33">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="C33" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="D33"/>
       <c r="E33" t="s">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="F33" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B34">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="C34" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="D34"/>
+        <v>40</v>
+      </c>
+      <c r="D34" t="s">
+        <v>31</v>
+      </c>
       <c r="E34" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="F34" t="s">
-        <v>11</v>
+        <v>50</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B35">
-        <v>109</v>
+        <v>88</v>
       </c>
       <c r="C35" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="D35"/>
+        <v>40</v>
+      </c>
+      <c r="D35" t="s">
+        <v>17</v>
+      </c>
       <c r="E35" t="s">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="F35" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B36">
-        <v>109</v>
+        <v>88</v>
       </c>
       <c r="C36" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="D36"/>
+        <v>36</v>
+      </c>
+      <c r="D36" t="s">
+        <v>29</v>
+      </c>
       <c r="E36" t="s">
-        <v>52</v>
+        <v>29</v>
       </c>
       <c r="F36" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="B37">
-        <v>238</v>
+        <v>88</v>
       </c>
       <c r="C37" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="D37"/>
       <c r="E37" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="F37" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="B38">
-        <v>238</v>
+        <v>88</v>
       </c>
       <c r="C38" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="D38"/>
       <c r="E38" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F38" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B39">
-        <v>238</v>
+        <v>67</v>
       </c>
       <c r="C39" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="D39"/>
       <c r="E39" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F39" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B40">
-        <v>238</v>
+        <v>67</v>
       </c>
       <c r="C40" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="D40"/>
       <c r="E40" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="F40" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B41">
-        <v>218</v>
+        <v>67</v>
       </c>
       <c r="C41" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="D41"/>
       <c r="E41" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="F41" t="s">
-        <v>57</v>
+        <v>19</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B42">
-        <v>219</v>
+        <v>67</v>
       </c>
       <c r="C42" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="D42"/>
       <c r="E42" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="F42" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="B43">
-        <v>2607</v>
+        <v>67</v>
       </c>
       <c r="C43" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="D43" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="E43" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="F43" t="s">
-        <v>32</v>
-[...131 lines deleted...]
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">