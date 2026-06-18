--- v9 (2026-05-29)
+++ v10 (2026-06-18)
@@ -35,192 +35,192 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Vessel Name</t>
   </si>
   <si>
     <t>Voyage Number</t>
   </si>
   <si>
     <t>Port</t>
   </si>
   <si>
     <t>Cut Off Date</t>
   </si>
   <si>
     <t>Date of Arrival</t>
   </si>
   <si>
     <t>Date of Departure</t>
   </si>
   <si>
     <t>ANAND</t>
   </si>
   <si>
+    <t>KANDLA</t>
+  </si>
+  <si>
+    <t>05-06-2026</t>
+  </si>
+  <si>
+    <t>15-06-2026</t>
+  </si>
+  <si>
+    <t>16-06-2026</t>
+  </si>
+  <si>
+    <t>COCHIN</t>
+  </si>
+  <si>
+    <t>21-06-2026</t>
+  </si>
+  <si>
+    <t>20-06-2026</t>
+  </si>
+  <si>
+    <t>MANGALORE</t>
+  </si>
+  <si>
+    <t>19-06-2026</t>
+  </si>
+  <si>
+    <t>14-06-2022</t>
+  </si>
+  <si>
+    <t>28-06-2026</t>
+  </si>
+  <si>
+    <t>29-06-2026</t>
+  </si>
+  <si>
+    <t>27-06-2026</t>
+  </si>
+  <si>
+    <t>24-06-2026</t>
+  </si>
+  <si>
+    <t>25-06-2026</t>
+  </si>
+  <si>
+    <t>EXPRESS</t>
+  </si>
+  <si>
+    <t>22-06-2026</t>
+  </si>
+  <si>
+    <t>23-06-2026</t>
+  </si>
+  <si>
+    <t>26-06-2026</t>
+  </si>
+  <si>
     <t>TUTICORIN</t>
   </si>
   <si>
-    <t>24-05-2026</t>
-[...47 lines deleted...]
-    <t>04-06-2026</t>
+    <t>15-08-2022</t>
   </si>
   <si>
     <t>BHARAT</t>
   </si>
   <si>
+    <t>21-05-2026</t>
+  </si>
+  <si>
+    <t>17-06-2026</t>
+  </si>
+  <si>
     <t>CHENNAI</t>
   </si>
   <si>
+    <t>14-06-2026</t>
+  </si>
+  <si>
     <t>KRISHNA</t>
   </si>
   <si>
+    <t>09-07-2026</t>
+  </si>
+  <si>
+    <t>10-07-2026</t>
+  </si>
+  <si>
+    <t>05-07-2026</t>
+  </si>
+  <si>
+    <t>06-07-2026</t>
+  </si>
+  <si>
+    <t>MOGRAL</t>
+  </si>
+  <si>
+    <t>KATUPALLI</t>
+  </si>
+  <si>
+    <t>VIZAG</t>
+  </si>
+  <si>
+    <t>18-06-2026</t>
+  </si>
+  <si>
+    <t>VISAKHAPATNAM</t>
+  </si>
+  <si>
+    <t>SSLMUMBAI</t>
+  </si>
+  <si>
+    <t>MUNDRA</t>
+  </si>
+  <si>
     <t>13-06-2026</t>
   </si>
   <si>
-    <t>05-06-2026</t>
-[...20 lines deleted...]
-    <t>PIPAVAV</t>
+    <t>SSLGUJARAT</t>
   </si>
   <si>
     <t>06-06-2026</t>
   </si>
   <si>
-    <t>29-05-2026</t>
-[...23 lines deleted...]
-    <t>07-06-2026</t>
+    <t>30-06-2026</t>
   </si>
   <si>
     <t>SABARIMALAI</t>
   </si>
   <si>
+    <t>01-07-2026</t>
+  </si>
+  <si>
+    <t>02-07-2026</t>
+  </si>
+  <si>
     <t>KAVERI</t>
   </si>
   <si>
-    <t>17-06-2026</t>
-[...4 lines deleted...]
-  <si>
     <t>MAHI</t>
   </si>
   <si>
-    <t>08-06-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>MANALI</t>
-  </si>
-[...1 lines deleted...]
-    <t>23-05-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -574,831 +574,831 @@
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
-      <c r="D2"/>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
       <c r="E2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="D3" t="s">
         <v>11</v>
       </c>
+      <c r="D3"/>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C4" t="s">
-        <v>10</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="D4"/>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="D5"/>
+        <v>11</v>
+      </c>
+      <c r="D5" t="s">
+        <v>16</v>
+      </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C6" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D6"/>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F6" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7">
+        <v>8</v>
+      </c>
+      <c r="C7" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" t="s">
         <v>20</v>
       </c>
-      <c r="B7">
-[...5 lines deleted...]
-      <c r="D7" t="s">
+      <c r="E7" t="s">
+        <v>20</v>
+      </c>
+      <c r="F7" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B8">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F8" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B9">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C9" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D9" t="s">
         <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B10">
-        <v>196</v>
+        <v>7</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
+        <v>25</v>
+      </c>
+      <c r="F10" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="B11">
-        <v>101</v>
+        <v>7</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
-      <c r="D11"/>
+      <c r="D11" t="s">
+        <v>27</v>
+      </c>
       <c r="E11" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="F11" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B12">
-        <v>101</v>
+        <v>196</v>
       </c>
       <c r="C12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" t="s">
+        <v>29</v>
+      </c>
+      <c r="E12" t="s">
         <v>10</v>
       </c>
-      <c r="D12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B13">
-        <v>101</v>
+        <v>197</v>
       </c>
       <c r="C13" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="D13"/>
       <c r="E13" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="F13" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B14">
-        <v>109</v>
+        <v>197</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="D14"/>
       <c r="E14" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F14" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15">
+        <v>197</v>
+      </c>
+      <c r="C15" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" t="s">
         <v>32</v>
       </c>
-      <c r="B15">
-[...5 lines deleted...]
-      <c r="D15"/>
       <c r="E15" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F15" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16">
+        <v>102</v>
+      </c>
+      <c r="C16" t="s">
+        <v>26</v>
+      </c>
+      <c r="D16"/>
+      <c r="E16" t="s">
+        <v>34</v>
+      </c>
+      <c r="F16" t="s">
         <v>35</v>
-      </c>
-[...13 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B17">
-        <v>238</v>
+        <v>102</v>
       </c>
       <c r="C17" t="s">
         <v>7</v>
       </c>
-      <c r="D17"/>
+      <c r="D17" t="s">
+        <v>20</v>
+      </c>
       <c r="E17" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="F17" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B18">
-        <v>238</v>
+        <v>102</v>
       </c>
       <c r="C18" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="D18"/>
       <c r="E18" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="F18" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B19">
-        <v>238</v>
+        <v>110</v>
       </c>
       <c r="C19" t="s">
-        <v>10</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="D19"/>
       <c r="E19" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F19" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B20">
-        <v>219</v>
+        <v>110</v>
       </c>
       <c r="C20" t="s">
         <v>40</v>
       </c>
-      <c r="D20" t="s">
+      <c r="D20"/>
+      <c r="E20" t="s">
+        <v>30</v>
+      </c>
+      <c r="F20" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B21">
-        <v>220</v>
+        <v>238</v>
       </c>
       <c r="C21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" t="s">
         <v>10</v>
       </c>
-      <c r="D21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="F21" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B22">
-        <v>220</v>
+        <v>238</v>
       </c>
       <c r="C22" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D22"/>
       <c r="E22" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F22" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B23">
-        <v>220</v>
+        <v>238</v>
       </c>
       <c r="C23" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D23"/>
       <c r="E23" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="F23" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B24">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C24" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+      <c r="D24"/>
       <c r="E24" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B25">
-        <v>202</v>
+        <v>221</v>
       </c>
       <c r="C25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D25"/>
       <c r="E25" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F25" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B26">
-        <v>202</v>
+        <v>221</v>
       </c>
       <c r="C26" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="D26"/>
+        <v>44</v>
+      </c>
+      <c r="D26" t="s">
+        <v>45</v>
+      </c>
       <c r="E26" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="F26" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="B27">
         <v>203</v>
       </c>
       <c r="C27" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="D27"/>
+        <v>11</v>
+      </c>
+      <c r="D27" t="s">
+        <v>32</v>
+      </c>
       <c r="E27" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="F27" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="B28">
         <v>203</v>
       </c>
       <c r="C28" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="D28"/>
+        <v>44</v>
+      </c>
+      <c r="D28" t="s">
+        <v>47</v>
+      </c>
       <c r="E28" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="B29">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C29" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="D29"/>
       <c r="E29" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="F29" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B30">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="C30" t="s">
-        <v>10</v>
-[...3 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+      <c r="D30"/>
       <c r="E30" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="F30" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B31">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="C31" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="D31"/>
+        <v>44</v>
+      </c>
+      <c r="D31" t="s">
+        <v>12</v>
+      </c>
       <c r="E31" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B32">
-        <v>104</v>
+        <v>201</v>
       </c>
       <c r="C32" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D32"/>
       <c r="E32" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="F32" t="s">
-        <v>49</v>
+        <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B33">
-        <v>104</v>
+        <v>202</v>
       </c>
       <c r="C33" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="D33"/>
       <c r="E33" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F33" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B34">
-        <v>104</v>
+        <v>202</v>
       </c>
       <c r="C34" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D34" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="E34" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="F34" t="s">
-        <v>50</v>
+        <v>19</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B35">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="C35" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+      <c r="D35"/>
       <c r="E35" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="F35" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B36">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="C36" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="D36" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="E36" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="F36" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B37">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="C37" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D37"/>
       <c r="E37" t="s">
-        <v>46</v>
+        <v>20</v>
       </c>
       <c r="F37" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B38">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C38" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D38"/>
       <c r="E38" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="F38" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39">
-        <v>67</v>
+        <v>89</v>
       </c>
       <c r="C39" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="D39"/>
+        <v>44</v>
+      </c>
+      <c r="D39" t="s">
+        <v>20</v>
+      </c>
       <c r="E39" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F39" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
-        <v>67</v>
+        <v>89</v>
       </c>
       <c r="C40" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="D40"/>
       <c r="E40" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="F40" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C41" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="D41"/>
       <c r="E41" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F41" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C42" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="D42"/>
       <c r="E42" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="F42" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B43">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C43" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+      <c r="D43"/>
       <c r="E43" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="F43" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">