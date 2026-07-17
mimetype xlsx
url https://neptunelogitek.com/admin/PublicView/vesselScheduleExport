--- v10 (2026-06-18)
+++ v11 (2026-07-17)
@@ -12,215 +12,218 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Vessel Name</t>
   </si>
   <si>
     <t>Voyage Number</t>
   </si>
   <si>
     <t>Port</t>
   </si>
   <si>
     <t>Cut Off Date</t>
   </si>
   <si>
     <t>Date of Arrival</t>
   </si>
   <si>
     <t>Date of Departure</t>
   </si>
   <si>
     <t>ANAND</t>
   </si>
   <si>
+    <t>COCHIN</t>
+  </si>
+  <si>
+    <t>03-07-2022</t>
+  </si>
+  <si>
+    <t>22-07-2026</t>
+  </si>
+  <si>
+    <t>23-07-2026</t>
+  </si>
+  <si>
     <t>KANDLA</t>
   </si>
   <si>
-    <t>05-06-2026</t>
-[...14 lines deleted...]
-    <t>20-06-2026</t>
+    <t>18-07-2026</t>
+  </si>
+  <si>
+    <t>19-07-2026</t>
   </si>
   <si>
     <t>MANGALORE</t>
   </si>
   <si>
-    <t>19-06-2026</t>
-[...17 lines deleted...]
-    <t>25-06-2026</t>
+    <t>21-07-2026</t>
+  </si>
+  <si>
+    <t>26-07-2026</t>
+  </si>
+  <si>
+    <t>27-07-2026</t>
+  </si>
+  <si>
+    <t>29-07-2026</t>
+  </si>
+  <si>
+    <t>30-07-2026</t>
+  </si>
+  <si>
+    <t>31-07-2026</t>
   </si>
   <si>
     <t>EXPRESS</t>
   </si>
   <si>
-    <t>22-06-2026</t>
-[...5 lines deleted...]
-    <t>26-06-2026</t>
+    <t>26-08-2022</t>
+  </si>
+  <si>
+    <t>28-07-2026</t>
+  </si>
+  <si>
+    <t>BHARAT</t>
   </si>
   <si>
     <t>TUTICORIN</t>
   </si>
   <si>
-    <t>15-08-2022</t>
-[...8 lines deleted...]
-    <t>17-06-2026</t>
+    <t>16-07-2026</t>
+  </si>
+  <si>
+    <t>17-07-2026</t>
+  </si>
+  <si>
+    <t>PIPAVAV</t>
+  </si>
+  <si>
+    <t>01-08-2026</t>
+  </si>
+  <si>
+    <t>02-08-2026</t>
+  </si>
+  <si>
+    <t>24-07-2026</t>
+  </si>
+  <si>
+    <t>KRISHNA</t>
   </si>
   <si>
     <t>CHENNAI</t>
   </si>
   <si>
-    <t>14-06-2026</t>
-[...14 lines deleted...]
-    <t>06-07-2026</t>
+    <t>04-08-2026</t>
+  </si>
+  <si>
+    <t>05-08-2026</t>
+  </si>
+  <si>
+    <t>VIZAG</t>
+  </si>
+  <si>
+    <t>06-08-2026</t>
+  </si>
+  <si>
+    <t>07-08-2026</t>
   </si>
   <si>
     <t>MOGRAL</t>
   </si>
   <si>
     <t>KATUPALLI</t>
   </si>
   <si>
-    <t>VIZAG</t>
-[...5 lines deleted...]
-    <t>VISAKHAPATNAM</t>
+    <t>08-08-2026</t>
+  </si>
+  <si>
+    <t>09-08-2026</t>
   </si>
   <si>
     <t>SSLMUMBAI</t>
   </si>
   <si>
+    <t>14-07-2026</t>
+  </si>
+  <si>
+    <t>15-07-2026</t>
+  </si>
+  <si>
+    <t>25-07-2026</t>
+  </si>
+  <si>
     <t>MUNDRA</t>
   </si>
   <si>
-    <t>13-06-2026</t>
+    <t>20-07-2026</t>
   </si>
   <si>
     <t>SSLGUJARAT</t>
   </si>
   <si>
-    <t>06-06-2026</t>
-[...4 lines deleted...]
-  <si>
     <t>SABARIMALAI</t>
   </si>
   <si>
-    <t>01-07-2026</t>
-[...2 lines deleted...]
-    <t>02-07-2026</t>
+    <t>07-07-2026</t>
   </si>
   <si>
     <t>KAVERI</t>
   </si>
   <si>
     <t>MAHI</t>
   </si>
   <si>
     <t>MANALI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GODAVARI </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -541,864 +544,988 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F43"/>
+  <dimension ref="A1:F50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="D3"/>
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4"/>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
       </c>
       <c r="E5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F5" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6"/>
       <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C7" t="s">
         <v>7</v>
       </c>
-      <c r="D7" t="s">
+      <c r="D7"/>
+      <c r="E7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" t="s">
         <v>22</v>
       </c>
-      <c r="B8">
-[...5 lines deleted...]
-      <c r="D8"/>
       <c r="E8" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B9">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C9" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="F9" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B10">
+        <v>10</v>
+      </c>
+      <c r="C10" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="F10" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B11">
-        <v>7</v>
+        <v>199</v>
       </c>
       <c r="C11" t="s">
+        <v>25</v>
+      </c>
+      <c r="D11"/>
+      <c r="E11" t="s">
         <v>26</v>
       </c>
-      <c r="D11" t="s">
+      <c r="F11" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12">
+        <v>200</v>
+      </c>
+      <c r="C12" t="s">
         <v>28</v>
       </c>
-      <c r="B12">
-[...4 lines deleted...]
-      </c>
       <c r="D12" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="E12" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="F12" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B13">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="D13"/>
       <c r="E13" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="F13" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B14">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="D14"/>
       <c r="E14" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B15">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="C15" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D15" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="E15" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="F15" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B16">
+        <v>103</v>
+      </c>
+      <c r="C16" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="D16"/>
       <c r="E16" t="s">
         <v>34</v>
       </c>
       <c r="F16" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B17">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C17" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D17" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="E17" t="s">
+        <v>31</v>
+      </c>
+      <c r="F17" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B18">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C18" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="D18"/>
       <c r="E18" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="F18" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="B19">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="C19" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D19"/>
       <c r="E19" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="F19" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B20">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C20" t="s">
         <v>40</v>
       </c>
       <c r="D20"/>
       <c r="E20" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="F20" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="B21">
-        <v>238</v>
+        <v>113</v>
       </c>
       <c r="C21" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="D21"/>
       <c r="E21" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="F21" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="B22">
-        <v>238</v>
+        <v>113</v>
       </c>
       <c r="C22" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="D22"/>
       <c r="E22" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="F22" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="B23">
-        <v>238</v>
+        <v>113</v>
       </c>
       <c r="C23" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D23"/>
       <c r="E23" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>43</v>
       </c>
       <c r="B24">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C24" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D24"/>
       <c r="E24" t="s">
-        <v>12</v>
+        <v>44</v>
       </c>
       <c r="F24" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>43</v>
       </c>
       <c r="B25">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C25" t="s">
         <v>14</v>
       </c>
       <c r="D25"/>
       <c r="E25" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="F25" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>43</v>
       </c>
       <c r="B26">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C26" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="D26"/>
       <c r="E26" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F26" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="B27">
-        <v>203</v>
+        <v>223</v>
       </c>
       <c r="C27" t="s">
-        <v>11</v>
+        <v>47</v>
       </c>
       <c r="D27" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="E27" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="F27" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B28">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="C28" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+      <c r="D28"/>
       <c r="E28" t="s">
+        <v>27</v>
+      </c>
+      <c r="F28" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B29">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="C29" t="s">
         <v>14</v>
       </c>
       <c r="D29"/>
       <c r="E29" t="s">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="F29" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B30">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
-      <c r="D30"/>
+      <c r="D30" t="s">
+        <v>26</v>
+      </c>
       <c r="E30" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="F30" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B31">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="C31" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="D31"/>
       <c r="E31" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F31" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B32">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C32" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D32"/>
       <c r="E32" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="F32" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B33">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
-      <c r="D33"/>
+      <c r="D33" t="s">
+        <v>51</v>
+      </c>
       <c r="E33" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="F33" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B34">
-        <v>202</v>
+        <v>41</v>
       </c>
       <c r="C34" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D34" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="E34" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="F34" t="s">
-        <v>19</v>
+        <v>46</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>52</v>
       </c>
       <c r="B35">
-        <v>104</v>
+        <v>41</v>
       </c>
       <c r="C35" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D35"/>
       <c r="E35" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F35" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>52</v>
       </c>
       <c r="B36">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C36" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D36" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E36" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>52</v>
       </c>
       <c r="B37">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C37" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D37"/>
       <c r="E37" t="s">
-        <v>20</v>
+        <v>46</v>
       </c>
       <c r="F37" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B38">
-        <v>89</v>
+        <v>106</v>
       </c>
       <c r="C38" t="s">
         <v>14</v>
       </c>
       <c r="D38"/>
       <c r="E38" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="F38" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C39" t="s">
+        <v>7</v>
+      </c>
+      <c r="D39"/>
+      <c r="E39" t="s">
         <v>44</v>
       </c>
-      <c r="D39" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F39" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C40" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D40"/>
       <c r="E40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F40" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B41">
-        <v>68</v>
+        <v>91</v>
       </c>
       <c r="C41" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="D41"/>
+        <v>47</v>
+      </c>
+      <c r="D41" t="s">
+        <v>9</v>
+      </c>
       <c r="E41" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F41" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B42">
-        <v>68</v>
+        <v>91</v>
       </c>
       <c r="C42" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="D42"/>
       <c r="E42" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="F42" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>54</v>
       </c>
       <c r="B43">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C43" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D43"/>
       <c r="E43" t="s">
+        <v>27</v>
+      </c>
+      <c r="F43" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" t="s">
+        <v>54</v>
+      </c>
+      <c r="B44">
+        <v>70</v>
+      </c>
+      <c r="C44" t="s">
+        <v>36</v>
+      </c>
+      <c r="D44"/>
+      <c r="E44" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" t="s">
+        <v>54</v>
+      </c>
+      <c r="B45">
+        <v>70</v>
+      </c>
+      <c r="C45" t="s">
+        <v>40</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45" t="s">
+        <v>46</v>
+      </c>
+      <c r="F45" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" t="s">
+        <v>54</v>
+      </c>
+      <c r="B46">
+        <v>71</v>
+      </c>
+      <c r="C46" t="s">
+        <v>36</v>
+      </c>
+      <c r="D46"/>
+      <c r="E46" t="s">
+        <v>35</v>
+      </c>
+      <c r="F46" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" t="s">
+        <v>54</v>
+      </c>
+      <c r="B47">
+        <v>71</v>
+      </c>
+      <c r="C47" t="s">
+        <v>40</v>
+      </c>
+      <c r="D47"/>
+      <c r="E47" t="s">
         <v>41</v>
       </c>
-      <c r="F43" t="s">
-        <v>15</v>
+      <c r="F47" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48" t="s">
+        <v>54</v>
+      </c>
+      <c r="B48">
+        <v>71</v>
+      </c>
+      <c r="C48" t="s">
+        <v>7</v>
+      </c>
+      <c r="D48"/>
+      <c r="E48" t="s">
+        <v>20</v>
+      </c>
+      <c r="F48" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49" t="s">
+        <v>55</v>
+      </c>
+      <c r="B49">
+        <v>2</v>
+      </c>
+      <c r="C49" t="s">
+        <v>33</v>
+      </c>
+      <c r="D49"/>
+      <c r="E49" t="s">
+        <v>16</v>
+      </c>
+      <c r="F49" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50" t="s">
+        <v>55</v>
+      </c>
+      <c r="B50">
+        <v>2</v>
+      </c>
+      <c r="C50" t="s">
+        <v>11</v>
+      </c>
+      <c r="D50" t="s">
+        <v>13</v>
+      </c>
+      <c r="E50" t="s">
+        <v>13</v>
+      </c>
+      <c r="F50" t="s">
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">