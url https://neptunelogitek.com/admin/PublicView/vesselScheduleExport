--- v11 (2026-07-17)
+++ v12 (2026-08-07)
@@ -12,218 +12,251 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Vessel Name</t>
   </si>
   <si>
     <t>Voyage Number</t>
   </si>
   <si>
     <t>Port</t>
   </si>
   <si>
     <t>Cut Off Date</t>
   </si>
   <si>
     <t>Date of Arrival</t>
   </si>
   <si>
     <t>Date of Departure</t>
   </si>
   <si>
     <t>ANAND</t>
   </si>
   <si>
     <t>COCHIN</t>
   </si>
   <si>
-    <t>03-07-2022</t>
+    <t>08-08-2026</t>
+  </si>
+  <si>
+    <t>09-08-2026</t>
+  </si>
+  <si>
+    <t>KANDLA</t>
+  </si>
+  <si>
+    <t>12-08-2026</t>
+  </si>
+  <si>
+    <t>13-08-2026</t>
+  </si>
+  <si>
+    <t>16-08-2026</t>
+  </si>
+  <si>
+    <t>17-08-2026</t>
+  </si>
+  <si>
+    <t>EXPRESS</t>
   </si>
   <si>
     <t>22-07-2026</t>
   </si>
   <si>
-    <t>23-07-2026</t>
-[...8 lines deleted...]
-    <t>19-07-2026</t>
+    <t>10-08-2026</t>
+  </si>
+  <si>
+    <t>22-09-2022</t>
+  </si>
+  <si>
+    <t>11-08-2026</t>
+  </si>
+  <si>
+    <t>15-08-2026</t>
+  </si>
+  <si>
+    <t>29-09-2022</t>
+  </si>
+  <si>
+    <t>20-08-2026</t>
+  </si>
+  <si>
+    <t>21-08-2026</t>
   </si>
   <si>
     <t>MANGALORE</t>
   </si>
   <si>
-    <t>21-07-2026</t>
+    <t>18-08-2026</t>
+  </si>
+  <si>
+    <t>19-08-2026</t>
+  </si>
+  <si>
+    <t>BHARAT</t>
+  </si>
+  <si>
+    <t>PIPAVAV</t>
+  </si>
+  <si>
+    <t>06-08-2026</t>
+  </si>
+  <si>
+    <t>KRISHNA</t>
+  </si>
+  <si>
+    <t>30-06-2026</t>
   </si>
   <si>
     <t>26-07-2026</t>
   </si>
   <si>
     <t>27-07-2026</t>
   </si>
   <si>
+    <t>CHENNAI</t>
+  </si>
+  <si>
+    <t>08-07-2026</t>
+  </si>
+  <si>
+    <t>05-08-2026</t>
+  </si>
+  <si>
+    <t>04-08-2026</t>
+  </si>
+  <si>
+    <t>27-08-2026</t>
+  </si>
+  <si>
+    <t>28-08-2026</t>
+  </si>
+  <si>
+    <t>TUTICORIN</t>
+  </si>
+  <si>
+    <t>24-08-2026</t>
+  </si>
+  <si>
+    <t>25-08-2026</t>
+  </si>
+  <si>
+    <t>MOGRAL</t>
+  </si>
+  <si>
+    <t>VIZAG</t>
+  </si>
+  <si>
+    <t>31-07-2026</t>
+  </si>
+  <si>
+    <t>01-08-2026</t>
+  </si>
+  <si>
+    <t>KATUPALLI</t>
+  </si>
+  <si>
+    <t>14-08-2026</t>
+  </si>
+  <si>
+    <t>07-08-2026</t>
+  </si>
+  <si>
+    <t>SSLMUMBAI</t>
+  </si>
+  <si>
+    <t>23-08-2026</t>
+  </si>
+  <si>
+    <t>22-08-2026</t>
+  </si>
+  <si>
+    <t>MUNDRA</t>
+  </si>
+  <si>
+    <t>MUMBAI</t>
+  </si>
+  <si>
+    <t>SSLGUJARAT</t>
+  </si>
+  <si>
+    <t>03-08-2026</t>
+  </si>
+  <si>
+    <t>KAVERI</t>
+  </si>
+  <si>
+    <t>25-07-2026</t>
+  </si>
+  <si>
+    <t>24-07-2026</t>
+  </si>
+  <si>
+    <t>MAHI</t>
+  </si>
+  <si>
+    <t>17-07-2026</t>
+  </si>
+  <si>
     <t>29-07-2026</t>
   </si>
   <si>
-    <t>30-07-2026</t>
-[...10 lines deleted...]
-  <si>
     <t>28-07-2026</t>
   </si>
   <si>
-    <t>BHARAT</t>
-[...88 lines deleted...]
-  <si>
     <t>MANALI</t>
   </si>
   <si>
     <t xml:space="preserve">GODAVARI </t>
+  </si>
+  <si>
+    <t>27-05-2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -544,988 +577,1158 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F50"/>
+  <dimension ref="A1:F59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="D2"/>
+      <c r="E2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
+        <v>12</v>
+      </c>
+      <c r="C3" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C4" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D4"/>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F4" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="B5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="B6">
         <v>11</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="D6"/>
+        <v>10</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="F6" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="B7">
         <v>11</v>
       </c>
       <c r="C7" t="s">
         <v>7</v>
       </c>
-      <c r="D7"/>
+      <c r="D7" t="s">
+        <v>18</v>
+      </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="B8">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C8" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9">
+        <v>12</v>
+      </c>
+      <c r="C9" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" t="s">
         <v>21</v>
       </c>
-      <c r="B9">
-[...7 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F9" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="B10">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C10" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="F10" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="B11">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="F11" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="B12">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="F12" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="B13">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="D13"/>
+        <v>10</v>
+      </c>
+      <c r="D13" t="s">
+        <v>29</v>
+      </c>
       <c r="E13" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="F13" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="B14">
-        <v>200</v>
+        <v>102</v>
       </c>
       <c r="C14" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="D14"/>
+        <v>10</v>
+      </c>
+      <c r="D14" t="s">
+        <v>31</v>
+      </c>
       <c r="E14" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="F14" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="B15">
-        <v>200</v>
+        <v>102</v>
       </c>
       <c r="C15" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D15" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="E15" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="F15" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B16">
         <v>103</v>
       </c>
       <c r="C16" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D16"/>
       <c r="E16" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="F16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B17">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C17" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="D17"/>
       <c r="E17" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="F17" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B18">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C18" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="D18"/>
       <c r="E18" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="F18" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B19">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C19" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="D19"/>
+        <v>10</v>
+      </c>
+      <c r="D19" t="s">
+        <v>25</v>
+      </c>
       <c r="E19" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="F19" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B20">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C20" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="D20"/>
       <c r="E20" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="F20" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B21">
         <v>113</v>
       </c>
       <c r="C21" t="s">
-        <v>36</v>
+        <v>7</v>
       </c>
       <c r="D21"/>
       <c r="E21" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="F21" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B22">
         <v>113</v>
       </c>
       <c r="C22" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="D22"/>
       <c r="E22" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="F22" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B23">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C23" t="s">
-        <v>7</v>
+        <v>44</v>
       </c>
       <c r="D23"/>
       <c r="E23" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>29</v>
+        <v>48</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>43</v>
       </c>
       <c r="B24">
-        <v>222</v>
+        <v>114</v>
       </c>
       <c r="C24" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
       <c r="D24"/>
       <c r="E24" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>43</v>
       </c>
       <c r="B25">
-        <v>223</v>
+        <v>114</v>
       </c>
       <c r="C25" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D25"/>
       <c r="E25" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="F25" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B26">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C26" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D26"/>
       <c r="E26" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="F26" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B27">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C27" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="D27"/>
       <c r="E27" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F27" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B28">
-        <v>206</v>
+        <v>224</v>
       </c>
       <c r="C28" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="D28"/>
+        <v>53</v>
+      </c>
+      <c r="D28" t="s">
+        <v>17</v>
+      </c>
       <c r="E28" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="F28" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="B29">
-        <v>206</v>
+        <v>2611</v>
       </c>
       <c r="C29" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D29"/>
       <c r="E29" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="F29" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="B30">
-        <v>207</v>
+        <v>2611</v>
       </c>
       <c r="C30" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="D30"/>
       <c r="E30" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="F30" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
+        <v>54</v>
+      </c>
+      <c r="B31">
+        <v>2611</v>
+      </c>
+      <c r="C31" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" t="s">
+        <v>36</v>
+      </c>
+      <c r="E31" t="s">
+        <v>29</v>
+      </c>
+      <c r="F31" t="s">
         <v>49</v>
-      </c>
-[...11 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="B32">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="C32" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="D32"/>
+        <v>7</v>
+      </c>
+      <c r="D32" t="s">
+        <v>16</v>
+      </c>
       <c r="E32" t="s">
-        <v>16</v>
+        <v>56</v>
       </c>
       <c r="F32" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="B33">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C33" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="D33"/>
       <c r="E33" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="F33" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B34">
-        <v>41</v>
+        <v>208</v>
       </c>
       <c r="C34" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="D34"/>
       <c r="E34" t="s">
-        <v>31</v>
+        <v>56</v>
       </c>
       <c r="F34" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B35">
-        <v>41</v>
+        <v>209</v>
       </c>
       <c r="C35" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D35"/>
       <c r="E35" t="s">
         <v>23</v>
       </c>
       <c r="F35" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B36">
-        <v>106</v>
+        <v>209</v>
       </c>
       <c r="C36" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="D36"/>
       <c r="E36" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="F36" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B37">
-        <v>106</v>
+        <v>209</v>
       </c>
       <c r="C37" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="D37"/>
+        <v>53</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
       <c r="E37" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="B38">
-        <v>106</v>
+        <v>42</v>
       </c>
       <c r="C38" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="D38"/>
+        <v>10</v>
+      </c>
+      <c r="D38" t="s">
+        <v>56</v>
+      </c>
       <c r="E38" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="F38" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B39">
-        <v>90</v>
+        <v>42</v>
       </c>
       <c r="C39" t="s">
-        <v>7</v>
+        <v>34</v>
       </c>
       <c r="D39"/>
       <c r="E39" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="F39" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B40">
-        <v>91</v>
+        <v>42</v>
       </c>
       <c r="C40" t="s">
-        <v>7</v>
+        <v>40</v>
       </c>
       <c r="D40"/>
       <c r="E40" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="F40" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B41">
-        <v>91</v>
+        <v>106</v>
       </c>
       <c r="C41" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="D41"/>
       <c r="E41" t="s">
-        <v>9</v>
+        <v>58</v>
       </c>
       <c r="F41" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B42">
-        <v>91</v>
+        <v>106</v>
       </c>
       <c r="C42" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D42"/>
       <c r="E42" t="s">
-        <v>16</v>
+        <v>59</v>
       </c>
       <c r="F42" t="s">
-        <v>17</v>
+        <v>58</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B43">
-        <v>70</v>
+        <v>107</v>
       </c>
       <c r="C43" t="s">
         <v>7</v>
       </c>
       <c r="D43"/>
       <c r="E43" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F43" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B44">
-        <v>70</v>
+        <v>107</v>
       </c>
       <c r="C44" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="D44"/>
       <c r="E44" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F44" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="B45">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="C45" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D45"/>
       <c r="E45" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="F45" t="s">
-        <v>16</v>
+        <v>61</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="B46">
-        <v>71</v>
+        <v>91</v>
       </c>
       <c r="C46" t="s">
-        <v>36</v>
+        <v>7</v>
       </c>
       <c r="D46"/>
       <c r="E46" t="s">
-        <v>35</v>
+        <v>62</v>
       </c>
       <c r="F46" t="s">
-        <v>37</v>
+        <v>62</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="B47">
-        <v>71</v>
+        <v>91</v>
       </c>
       <c r="C47" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="D47"/>
       <c r="E47" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="F47" t="s">
-        <v>42</v>
+        <v>63</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="B48">
-        <v>71</v>
+        <v>92</v>
       </c>
       <c r="C48" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="D48"/>
+        <v>53</v>
+      </c>
+      <c r="D48" t="s">
+        <v>29</v>
+      </c>
       <c r="E48" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="F48" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="B49">
-        <v>2</v>
+        <v>92</v>
       </c>
       <c r="C49" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="D49"/>
       <c r="E49" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="F49" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="B50">
-        <v>2</v>
+        <v>92</v>
       </c>
       <c r="C50" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="D50"/>
       <c r="E50" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F50" t="s">
         <v>48</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51" t="s">
+        <v>64</v>
+      </c>
+      <c r="B51">
+        <v>71</v>
+      </c>
+      <c r="C51" t="s">
+        <v>7</v>
+      </c>
+      <c r="D51"/>
+      <c r="E51" t="s">
+        <v>56</v>
+      </c>
+      <c r="F51" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52" t="s">
+        <v>64</v>
+      </c>
+      <c r="B52">
+        <v>71</v>
+      </c>
+      <c r="C52" t="s">
+        <v>47</v>
+      </c>
+      <c r="D52"/>
+      <c r="E52" t="s">
+        <v>19</v>
+      </c>
+      <c r="F52" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53" t="s">
+        <v>64</v>
+      </c>
+      <c r="B53">
+        <v>71</v>
+      </c>
+      <c r="C53" t="s">
+        <v>44</v>
+      </c>
+      <c r="D53"/>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54" t="s">
+        <v>64</v>
+      </c>
+      <c r="B54">
+        <v>72</v>
+      </c>
+      <c r="C54" t="s">
+        <v>44</v>
+      </c>
+      <c r="D54"/>
+      <c r="E54" t="s">
+        <v>23</v>
+      </c>
+      <c r="F54" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55" t="s">
+        <v>64</v>
+      </c>
+      <c r="B55">
+        <v>72</v>
+      </c>
+      <c r="C55" t="s">
+        <v>47</v>
+      </c>
+      <c r="D55"/>
+      <c r="E55" t="s">
+        <v>41</v>
+      </c>
+      <c r="F55" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6">
+      <c r="A56" t="s">
+        <v>64</v>
+      </c>
+      <c r="B56">
+        <v>72</v>
+      </c>
+      <c r="C56" t="s">
+        <v>7</v>
+      </c>
+      <c r="D56"/>
+      <c r="E56" t="s">
+        <v>13</v>
+      </c>
+      <c r="F56" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6">
+      <c r="A57" t="s">
+        <v>65</v>
+      </c>
+      <c r="B57">
+        <v>3</v>
+      </c>
+      <c r="C57" t="s">
+        <v>34</v>
+      </c>
+      <c r="D57"/>
+      <c r="E57" t="s">
+        <v>23</v>
+      </c>
+      <c r="F57" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="A58" t="s">
+        <v>65</v>
+      </c>
+      <c r="B58">
+        <v>3</v>
+      </c>
+      <c r="C58" t="s">
+        <v>7</v>
+      </c>
+      <c r="D58" t="s">
+        <v>66</v>
+      </c>
+      <c r="E58" t="s">
+        <v>26</v>
+      </c>
+      <c r="F58" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6">
+      <c r="A59" t="s">
+        <v>65</v>
+      </c>
+      <c r="B59">
+        <v>3</v>
+      </c>
+      <c r="C59" t="s">
+        <v>10</v>
+      </c>
+      <c r="D59" t="s">
+        <v>8</v>
+      </c>
+      <c r="E59" t="s">
+        <v>11</v>
+      </c>
+      <c r="F59" t="s">
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">