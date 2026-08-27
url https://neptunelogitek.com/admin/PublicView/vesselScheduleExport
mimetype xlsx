--- v12 (2026-08-07)
+++ v13 (2026-08-27)
@@ -12,251 +12,254 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Vessel Name</t>
   </si>
   <si>
     <t>Voyage Number</t>
   </si>
   <si>
     <t>Port</t>
   </si>
   <si>
     <t>Cut Off Date</t>
   </si>
   <si>
     <t>Date of Arrival</t>
   </si>
   <si>
     <t>Date of Departure</t>
   </si>
   <si>
+    <t>CHENNAI</t>
+  </si>
+  <si>
+    <t>TUTICORIN</t>
+  </si>
+  <si>
+    <t>28-08-2026</t>
+  </si>
+  <si>
+    <t>29-08-2026</t>
+  </si>
+  <si>
+    <t>KANDLA</t>
+  </si>
+  <si>
+    <t>02-09-2026</t>
+  </si>
+  <si>
+    <t>03-09-2026</t>
+  </si>
+  <si>
+    <t>PIPAVAV</t>
+  </si>
+  <si>
+    <t>04-09-2026</t>
+  </si>
+  <si>
+    <t>05-09-2026</t>
+  </si>
+  <si>
+    <t>COCHIN</t>
+  </si>
+  <si>
+    <t>08-09-2026</t>
+  </si>
+  <si>
+    <t>09-09-2026</t>
+  </si>
+  <si>
+    <t>10-09-2026</t>
+  </si>
+  <si>
+    <t>11-09-2026</t>
+  </si>
+  <si>
     <t>ANAND</t>
   </si>
   <si>
-    <t>COCHIN</t>
-[...2 lines deleted...]
-    <t>08-08-2026</t>
+    <t>30-08-2025</t>
+  </si>
+  <si>
+    <t>01-09-2026</t>
+  </si>
+  <si>
+    <t>08-09-2025</t>
+  </si>
+  <si>
+    <t>EXPRESS</t>
+  </si>
+  <si>
+    <t>17-08-2026</t>
+  </si>
+  <si>
+    <t>MANGALORE</t>
+  </si>
+  <si>
+    <t>30-08-2026</t>
+  </si>
+  <si>
+    <t>08-10-2022</t>
+  </si>
+  <si>
+    <t>06-09-2026</t>
+  </si>
+  <si>
+    <t>20-10-2022</t>
+  </si>
+  <si>
+    <t>BHARAT</t>
+  </si>
+  <si>
+    <t>13-08-2026</t>
+  </si>
+  <si>
+    <t>25-08-2026</t>
+  </si>
+  <si>
+    <t>27-08-2026</t>
+  </si>
+  <si>
+    <t>18-09-2026</t>
+  </si>
+  <si>
+    <t>19-09-2026</t>
+  </si>
+  <si>
+    <t>KRISHNA</t>
+  </si>
+  <si>
+    <t>MOGRAL</t>
+  </si>
+  <si>
+    <t>KATUPALLI</t>
+  </si>
+  <si>
+    <t>VIZAG</t>
+  </si>
+  <si>
+    <t>SSLMUMBAI</t>
+  </si>
+  <si>
+    <t>31-08-2026</t>
+  </si>
+  <si>
+    <t>MUMBAI</t>
+  </si>
+  <si>
+    <t>SSLGUJARAT</t>
+  </si>
+  <si>
+    <t>07-09-2026</t>
+  </si>
+  <si>
+    <t>MUNDRA</t>
+  </si>
+  <si>
+    <t>KAVERI</t>
   </si>
   <si>
     <t>09-08-2026</t>
   </si>
   <si>
-    <t>KANDLA</t>
-[...5 lines deleted...]
-    <t>13-08-2026</t>
+    <t>10-08-2026</t>
+  </si>
+  <si>
+    <t>22-08-2026</t>
+  </si>
+  <si>
+    <t>23-08-2026</t>
+  </si>
+  <si>
+    <t>20-08-2026</t>
+  </si>
+  <si>
+    <t>21-08-2026</t>
+  </si>
+  <si>
+    <t>MAHI</t>
   </si>
   <si>
     <t>16-08-2026</t>
   </si>
   <si>
-    <t>17-08-2026</t>
-[...14 lines deleted...]
-    <t>11-08-2026</t>
+    <t>14-08-2026</t>
   </si>
   <si>
     <t>15-08-2026</t>
   </si>
   <si>
-    <t>29-09-2022</t>
-[...8 lines deleted...]
-    <t>MANGALORE</t>
+    <t>08-08-2009</t>
+  </si>
+  <si>
+    <t>12-08-2009</t>
+  </si>
+  <si>
+    <t>13-08-2009</t>
+  </si>
+  <si>
+    <t>MANALI</t>
   </si>
   <si>
     <t>18-08-2026</t>
   </si>
   <si>
     <t>19-08-2026</t>
   </si>
   <si>
-    <t>BHARAT</t>
-[...116 lines deleted...]
-    <t>27-05-2023</t>
+    <t>26-08-2026</t>
+  </si>
+  <si>
+    <t>12-09-2026</t>
+  </si>
+  <si>
+    <t>INDUS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -610,1125 +613,1129 @@
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>11</v>
+        <v>2603</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2"/>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
-        <v>12</v>
+        <v>2604</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4">
-        <v>12</v>
+        <v>2604</v>
       </c>
       <c r="C4" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="D4"/>
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
+        <v>14</v>
+      </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="B5">
-        <v>10</v>
+        <v>2604</v>
       </c>
       <c r="C5" t="s">
-        <v>10</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="D5"/>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="B6">
-        <v>11</v>
+        <v>2604</v>
       </c>
       <c r="C6" t="s">
-        <v>10</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="D6"/>
       <c r="E6" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="F6" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="B7">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C7" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="F7" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="B8">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C8" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9">
         <v>15</v>
       </c>
-      <c r="B9">
-[...1 lines deleted...]
-      </c>
       <c r="C9" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F9" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10">
         <v>15</v>
       </c>
-      <c r="B10">
-[...1 lines deleted...]
-      </c>
       <c r="C10" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="D10"/>
+        <v>10</v>
+      </c>
+      <c r="D10" t="s">
+        <v>14</v>
+      </c>
       <c r="E10" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="F10" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B11">
-        <v>201</v>
+        <v>12</v>
       </c>
       <c r="C11" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="D11"/>
+        <v>10</v>
+      </c>
+      <c r="D11" t="s">
+        <v>26</v>
+      </c>
       <c r="E11" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12">
+        <v>13</v>
+      </c>
+      <c r="C12" t="s">
         <v>27</v>
       </c>
-      <c r="B12">
-[...7 lines deleted...]
-      </c>
+      <c r="D12"/>
       <c r="E12" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="F12" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B13">
-        <v>201</v>
+        <v>13</v>
       </c>
       <c r="C13" t="s">
         <v>10</v>
       </c>
       <c r="D13" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B14">
-        <v>102</v>
+        <v>13</v>
       </c>
       <c r="C14" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="F14" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
+        <v>25</v>
+      </c>
+      <c r="B15">
+        <v>14</v>
+      </c>
+      <c r="C15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15" t="s">
+        <v>15</v>
+      </c>
+      <c r="E15" t="s">
+        <v>15</v>
+      </c>
+      <c r="F15" t="s">
         <v>30</v>
-      </c>
-[...13 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B16">
-        <v>103</v>
+        <v>14</v>
       </c>
       <c r="C16" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="D16"/>
       <c r="E16" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="F16" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B17">
-        <v>104</v>
+        <v>14</v>
       </c>
       <c r="C17" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="D17"/>
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>31</v>
+      </c>
       <c r="E17" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="F17" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B18">
-        <v>104</v>
+        <v>201</v>
       </c>
       <c r="C18" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="D18"/>
+        <v>10</v>
+      </c>
+      <c r="D18" t="s">
+        <v>33</v>
+      </c>
       <c r="E18" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="F18" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B19">
-        <v>104</v>
+        <v>202</v>
       </c>
       <c r="C19" t="s">
-        <v>10</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="D19"/>
       <c r="E19" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="B20">
-        <v>113</v>
+        <v>202</v>
       </c>
       <c r="C20" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="D20"/>
+        <v>10</v>
+      </c>
+      <c r="D20" t="s">
+        <v>34</v>
+      </c>
       <c r="E20" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F20" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="B21">
-        <v>113</v>
+        <v>203</v>
       </c>
       <c r="C21" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="D21"/>
+        <v>10</v>
+      </c>
+      <c r="D21" t="s">
+        <v>18</v>
+      </c>
       <c r="E21" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="F21" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="B22">
-        <v>113</v>
+        <v>203</v>
       </c>
       <c r="C22" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="D22"/>
       <c r="E22" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="F22" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="B23">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="C23" t="s">
-        <v>44</v>
+        <v>6</v>
       </c>
       <c r="D23"/>
       <c r="E23" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F23" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="B24">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="C24" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="D24"/>
       <c r="E24" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F24" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="B25">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="C25" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D25"/>
       <c r="E25" t="s">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="F25" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="B26">
-        <v>224</v>
+        <v>105</v>
       </c>
       <c r="C26" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="D26"/>
+        <v>10</v>
+      </c>
+      <c r="D26" t="s">
+        <v>8</v>
+      </c>
       <c r="E26" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="F26" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="B27">
-        <v>224</v>
+        <v>116</v>
       </c>
       <c r="C27" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D27"/>
       <c r="E27" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="F27" t="s">
-        <v>52</v>
+        <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="B28">
-        <v>224</v>
+        <v>116</v>
       </c>
       <c r="C28" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="D28"/>
       <c r="E28" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="F28" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="B29">
-        <v>2611</v>
+        <v>116</v>
       </c>
       <c r="C29" t="s">
-        <v>7</v>
+        <v>41</v>
       </c>
       <c r="D29"/>
       <c r="E29" t="s">
         <v>11</v>
       </c>
       <c r="F29" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="B30">
-        <v>2611</v>
+        <v>224</v>
       </c>
       <c r="C30" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="D30"/>
       <c r="E30" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="F30" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="B31">
-        <v>2611</v>
+        <v>224</v>
       </c>
       <c r="C31" t="s">
-        <v>10</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="D31"/>
       <c r="E31" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F31" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="B32">
-        <v>207</v>
+        <v>2612</v>
       </c>
       <c r="C32" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D32" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="E32" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="F32" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="B33">
-        <v>208</v>
+        <v>2612</v>
       </c>
       <c r="C33" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="D33"/>
       <c r="E33" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="F33" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="B34">
-        <v>208</v>
+        <v>2612</v>
       </c>
       <c r="C34" t="s">
         <v>7</v>
       </c>
       <c r="D34"/>
       <c r="E34" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="F34" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="B35">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C35" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D35"/>
       <c r="E35" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="F35" t="s">
-        <v>23</v>
+        <v>46</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="B36">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C36" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="D36"/>
+        <v>47</v>
+      </c>
+      <c r="D36" t="s">
+        <v>35</v>
+      </c>
       <c r="E36" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="F36" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="B37">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C37" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="D37"/>
       <c r="E37" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F37" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="B38">
-        <v>42</v>
+        <v>107</v>
       </c>
       <c r="C38" t="s">
-        <v>10</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="D38"/>
       <c r="E38" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="F38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="B39">
-        <v>42</v>
+        <v>108</v>
       </c>
       <c r="C39" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="D39"/>
       <c r="E39" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="F39" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="B40">
-        <v>42</v>
+        <v>108</v>
       </c>
       <c r="C40" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="D40"/>
       <c r="E40" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="F40" t="s">
-        <v>12</v>
+        <v>54</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="B41">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C41" t="s">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="D41"/>
       <c r="E41" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="F41" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="B42">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C42" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="D42"/>
       <c r="E42" t="s">
-        <v>59</v>
+        <v>23</v>
       </c>
       <c r="F42" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="B43">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C43" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="D43"/>
+        <v>47</v>
+      </c>
+      <c r="D43" t="s">
+        <v>35</v>
+      </c>
       <c r="E43" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="F43" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B44">
-        <v>107</v>
+        <v>92</v>
       </c>
       <c r="C44" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="D44"/>
       <c r="E44" t="s">
-        <v>8</v>
+        <v>56</v>
       </c>
       <c r="F44" t="s">
-        <v>8</v>
+        <v>56</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="B45">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C45" t="s">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="D45"/>
       <c r="E45" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="F45" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="B46">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C46" t="s">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="D46"/>
       <c r="E46" t="s">
-        <v>62</v>
+        <v>35</v>
       </c>
       <c r="F46" t="s">
-        <v>62</v>
+        <v>8</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="B47">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C47" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="D47"/>
       <c r="E47" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="F47" t="s">
-        <v>63</v>
+        <v>28</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="B48">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C48" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="D48" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E48" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F48" t="s">
-        <v>8</v>
+        <v>46</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="B49">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C49" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="D49"/>
+        <v>13</v>
+      </c>
+      <c r="D49" t="s">
+        <v>59</v>
+      </c>
       <c r="E49" t="s">
-        <v>19</v>
+        <v>59</v>
       </c>
       <c r="F49" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="B50">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C50" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D50"/>
       <c r="E50" t="s">
-        <v>12</v>
+        <v>60</v>
       </c>
       <c r="F50" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="B51">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="C51" t="s">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="D51"/>
       <c r="E51" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="F51" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B52">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C52" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="D52"/>
       <c r="E52" t="s">
-        <v>19</v>
+        <v>63</v>
       </c>
       <c r="F52" t="s">
-        <v>11</v>
+        <v>64</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B53">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C53" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="D53"/>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B54">
         <v>72</v>
       </c>
       <c r="C54" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D54"/>
       <c r="E54" t="s">
-        <v>23</v>
+        <v>65</v>
       </c>
       <c r="F54" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B55">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C55" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="D55"/>
       <c r="E55" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="F55" t="s">
-        <v>42</v>
+        <v>14</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B56">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C56" t="s">
-        <v>7</v>
+        <v>41</v>
       </c>
       <c r="D56"/>
       <c r="E56" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F56" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B57">
-        <v>3</v>
+        <v>74</v>
       </c>
       <c r="C57" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="D57"/>
       <c r="E57" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="F57" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B58">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="C58" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="D58"/>
       <c r="E58" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="F58" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B59">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="C59" t="s">
         <v>10</v>
       </c>
       <c r="D59" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E59" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F59" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">